--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -1502,337 +1502,299 @@
     <w:p w:rsidR="001C2E51" w:rsidRPr="00C43AA2" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. УПД направляется Заказчику по </w:t>
       </w:r>
       <w:r w:rsidRPr="00732351">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>факту выполненных и сданных Заказчику Услуг.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A75C5" w:rsidRDefault="008A75C5" w:rsidP="008A75C5">
+    <w:p w:rsidR="00DF3505" w:rsidRPr="007904C9" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.5. Ежеквартально (по состоянию на 31 марта, 30 июня, 30 сентября и 31 декабря), а также при прекращении (расторжении) настоящего Договора, Сторонами проводится сверка расчетов путем подписания акта сверки взаимных расчетов по форме, представленной Исполнителем. При исполнении настоящего Договора Исполнитель предоставляет Заказчику акт сверки взаимных расчетов ежеквартально не позднее 19 числа месяца, следующего за отчетным кварталом. </w:t>
-[...47 lines deleted...]
-          <w:color w:val="1F497D"/>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5EBD">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="001B2C55" w:rsidRPr="00C43AA2" w:rsidRDefault="008A75C5" w:rsidP="008A75C5">
+      <w:r w:rsidRPr="007904C9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны осуществляют электронный документооборот по телекоммуникационным каналам связи (ТКС) с применением усиленной квалифицированной электронной подписи (КЭП) в соответствии с порядком, определенным настоящим разделом Договора и указанным в Приложении № 4 «Порядок электронного документооборота» к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF3505" w:rsidRPr="00C43AA2" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007904C9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В случае невозможности осуществления электронного документооборота по ТКС осуществляется обмен документов на бумажных носителях, подписанных собственноручно уполномоченными лицами, в соответствии с порядком, определенным  разделом 3 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF3505" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.6. Ежеквартально (по состоянию на 31 марта, 30 июня, 30 сентября и 31 декабря), а также при прекращении (расторжении) настоящего Договора, Сторонами проводится сверка расчетов путем подписания акта сверки взаимных расчетов по форме, представленной Исполнителем. При исполнении настоящего Договора Исполнитель предоставляет Заказчику акт сверки взаимных расчетов ежеквартально не позднее 19 числа месяца, следующего за отчетным кварталом. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A924D1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При расторжении </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего Д</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A924D1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оговора </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">срок предоставления акта сверки расчетов указывается Исполнителем в уведомлении или в соглашении о расторжении настоящего Договора. Заказчик обязан подписать и вернуть Исполнителю полученный акт сверки взаимных расчетов в течение 5 календарных дней </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t>с даты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его получения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF3505" w:rsidRPr="00C43AA2" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>При расторжении настоящего Договора обязательства Заказчика по подписанию и возврату Исполнителю акта сверки расчетов, а также установленная настоящим Договором ответственность Заказчика за неисполнение данных обязательств, сохраняются до момента их полного исполнения, независимо от даты расторжения настоящего Договора, если иное не будет указано в уведомлении или в соглашении о расторжении настоящего Договора.</w:t>
       </w:r>
-      <w:r w:rsidR="009408BF">
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="001C2E51" w:rsidRPr="008F2AA0" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
+    <w:p w:rsidR="00DF3505" w:rsidRPr="008F2AA0" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3.6.</w:t>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">Приказом </w:t>
+        <w:t xml:space="preserve">3.7. Результаты поверки  средств измерений оформляются Исполнителем в соответствии с Приказом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008F2AA0">
+      <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Минпромторга</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008F2AA0">
-[...21 lines deleted...]
-    <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> России от 31.07.2020г. №2510 «Об утверждении порядка проведения поверки средств измерений, требований к знаку поверки и содержанию свидетельства о поверке».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF3505" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3.7. Если в результате поверки средство измерения признано непригодным для применения, стоимость оказанных Услуг, перечень которых указан в Приложении №1, возврату не подлежит.</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="001C2E51" w:rsidRDefault="00184270" w:rsidP="00C01EDB">
+        <w:t xml:space="preserve">3.8. Если в результате поверки средство измерения признано </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">непригодным для применения, стоимость оказанных Услуг, перечень которых указан в Приложении №1, возврату не подлежит. Повторная Услуга </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>осуществляется и оплачивается</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по дополнительной заявке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C2E51" w:rsidRDefault="00DF3505" w:rsidP="00DF3505">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.8. Заказчик разрешает Исполнителю </w:t>
-[...62 lines deleted...]
-        <w:t xml:space="preserve"> (наименование юридического лица).</w:t>
+        <w:t>3.9. Заказчик разрешает Исполнителю передать в Федеральный информационный фонд (ФГИС АРШИН) сведения о владельце средств измерений (наименование юридического лица).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4. Права и обязанности Сторон</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
@@ -1877,51 +1839,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.1.1. Оказать Услуги, перечень которых указан в Приложении №1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A318D0" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.1.2. Направить работников для оказания Услуг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E477DF" w:rsidRPr="00A318D0" w:rsidRDefault="00A318D0" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2583,50 +2544,51 @@
       </w:r>
       <w:r w:rsidRPr="00421200">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.2 настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="008A6CD1" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6CD1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6D4B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6CD1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель вправе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2771,59 +2733,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> их изменения. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="00992AAD" w:rsidRDefault="00433266" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.6. В случае обмена в целях исполнения настоящего Договора информацией на съемных носителях до направления информации  передающая </w:t>
-[...7 lines deleted...]
-        <w:t>Сторона обязана осуществить проверку съемных носителей на предмет отсутствия вредоносного программного обеспечения.</w:t>
+        <w:t>4.6. В случае обмена в целях исполнения настоящего Договора информацией на съемных носителях до направления информации  передающая Сторона обязана осуществить проверку съемных носителей на предмет отсутствия вредоносного программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00433266">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3132,82 +3086,82 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">При исполнении своих обязательств по настоящему Договору Стороны, их </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>аффилированные</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лица, работники или посредники не осуществляют действия, квалифицируемые применимым для целей настоящего Договора законодательством как дача/получение взятки, коммерческий подкуп, а также иные действия, нарушающие требования применимого законодательства и международных актов о противодействии коррупции.</w:t>
+        <w:t xml:space="preserve"> лица, работники или посредники не осуществляют действия, квалифицируемые применимым для целей настоящего Договора </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>законодательством как дача/получение взятки, коммерческий подкуп, а также иные действия, нарушающие требования применимого законодательства и международных актов о противодействии коррупции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.2. В случае возникновения у Стороны подозрений, что произошло или может произойти нарушение каких-либо положений пункта 6.1 настоящего раздела, соответствующая Сторона обязуется уведомить об этом другую Сторону в письменной форме. В письменном уведомлении Сторона обязана сослаться на факты или предоставить материалы, достоверно подтверждающие или дающие основание предполагать, что произошло или может произойти </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">нарушение каких-либо положений пункта 6.1 настоящего раздела другой Стороной, ее </w:t>
+        <w:t xml:space="preserve">6.2. В случае возникновения у Стороны подозрений, что произошло или может произойти нарушение каких-либо положений пункта 6.1 настоящего раздела, соответствующая Сторона обязуется уведомить об этом другую Сторону в письменной форме. В письменном уведомлении Сторона обязана сослаться на факты или предоставить материалы, достоверно подтверждающие или дающие основание предполагать, что произошло или может произойти нарушение каких-либо положений пункта 6.1 настоящего раздела другой Стороной, ее </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>аффилированными</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> лицами, работниками или посредниками. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
@@ -3698,51 +3652,73 @@
         <w:t xml:space="preserve"> от цены настоящего Договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A75C5" w:rsidRPr="00992AAD" w:rsidRDefault="008A75C5" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.3. В случае нарушения Заказчиком срока подписания и возврата акта сверки взаимных расчетов в соответствии с требованиями пункта 3.5 настоящего Договора, Исполнитель вправе предъявить, а Заказчик обязуется уплатить пеню за каждый день просрочки в размере </w:t>
+        <w:t>7.3. В случае нарушения Заказчиком срока подписания и возврата акта сверки взаимных расчетов в соотве</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF3505">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тствии с требованиями пункта 3.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">настоящего Договора, Исполнитель вправе предъявить, а Заказчик обязуется уплатить пеню за каждый день просрочки в размере </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0,1</w:t>
       </w:r>
       <w:r w:rsidRPr="001861E9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7FC9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3792,59 +3768,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ни одна из Сторон не несет ответственности перед другой Стороной за неисполнение или ненадлежащее исполнение обязательств по настоящему Договору, обусловленное действием обстоятельств непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств, в </w:t>
-[...7 lines deleted...]
-        <w:t>том числе объявленной или фактической войной, гражданскими волнениями, эпидемиями, блокадами, эмбарго, пожарами, землетрясениями, наводнениями и другими природными стихийными бедствиями, изданием актов органов государственной власти.</w:t>
+        <w:t>Ни одна из Сторон не несет ответственности перед другой Стороной за неисполнение или ненадлежащее исполнение обязательств по настоящему Договору, обусловленное действием обстоятельств непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств, в том числе объявленной или фактической войной, гражданскими волнениями, эпидемиями, блокадами, эмбарго, пожарами, землетрясениями, наводнениями и другими природными стихийными бедствиями, изданием актов органов государственной власти.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="00C43AA2" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00636ABA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -4308,51 +4276,59 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       10</w:t>
       </w:r>
       <w:r w:rsidRPr="004078CA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.3. Стороны вправе расторгнуть настоящий Договор (отказаться от исполнения настоящего Договора) по основаниям, в порядке и с</w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> применением последствий, предусмотренных настоящим Договором и законодательством Российской Федерации. В случае досрочного расторжения настоящего Договора Исполнитель обязуется вернуть Заказчику аванс </w:t>
+        <w:t xml:space="preserve"> применением </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723424">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">последствий, предусмотренных настоящим Договором и законодательством Российской Федерации. В случае досрочного расторжения настоящего Договора Исполнитель обязуется вернуть Заказчику аванс </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в части, превышающей стоимость оказанных Услуг, в течение </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50BD5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>30 (тридцати) рабочих</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дней</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -4427,59 +4403,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пятнадцати) календарных дней</w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> до даты прекращения действия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">настоящего </w:t>
-[...7 lines deleted...]
-        <w:t>Договора.</w:t>
+        <w:t>настоящего Договора.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Настоящий Договор считается прекращенным с даты, указанной в уведомлении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -5083,51 +5051,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001C2E51" w:rsidRPr="00AF3B2C" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>«Исполнитель»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C2E51" w:rsidRPr="00426713" w:rsidTr="00E45EBC">
+      <w:tr w:rsidR="001C2E51" w:rsidRPr="00745800" w:rsidTr="00E45EBC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00360196" w:rsidRDefault="00360196" w:rsidP="00360196">
             <w:pPr>
               <w:ind w:left="-108" w:right="-41"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5402,50 +5370,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Тел: ***</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00360196" w:rsidRDefault="00360196" w:rsidP="00360196">
             <w:pPr>
               <w:ind w:left="-108" w:right="-41"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00360196">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00360196">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
@@ -5475,50 +5444,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ОАО «</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>РЖД</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C6369C" w:rsidRDefault="00C6369C" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -5751,50 +5721,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Краснопрудная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, д. 20</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Банк «ВТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ПАО)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> г. Москва</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
@@ -5960,51 +5931,50 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>здание депо Москва сортировочная, 3-й</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>этаж, Московский центр метрологии</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRPr="00A22443" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF4640">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>тел</w:t>
             </w:r>
             <w:r w:rsidRPr="00A22443">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -12205,170 +12175,186 @@
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>12. Проверка действительности сертификата электронной подписи производится в соответствии с регламентом удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRPr="0099670C" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00745800" w:rsidRPr="0099670C" w:rsidRDefault="00745800" w:rsidP="00745800">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           13</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стороны </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0099670C">
-[...5 lines deleted...]
-        <w:t>Формировать и подписывать</w:t>
+      <w:r w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формируют и подписывают</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акты сверки взаимных расчетов (неформализованный документ) в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>системе оператора ЭДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00817761" w:rsidRDefault="00745800" w:rsidP="00745800">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           14. </w:t>
-[...23 lines deleted...]
-        <w:t>30 июня, 30  сентября и 31 декабря) с применением усиленной квалифицированной электронной подписи.</w:t>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны обеспечивают сверку взаимных расчетов ежеквартально по состоянию на 31 марта, 30 июня, 30 сентября и 31 декабря текущего года с составлением актов сверки взаиморасчетов по форме, предоставленной ОАО «РЖД» в срок не позднее 19 (девятнадцатого) числа месяца, следующего за отчетным кварталом, а также при прекращении (расторжении) настоящего Договора, с обязательным подписанием акта сверки в срок не более 5 (пяти</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) календарных дней </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с даты получения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с применением усиленной квалифицированной электронной подписи.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00817761" w:rsidRPr="00A73BBF" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">           15. </w:t>
       </w:r>
       <w:r w:rsidRPr="007046FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
@@ -12704,58 +12690,58 @@
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005165BE" w:rsidSect="00060451">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="851" w:bottom="426" w:left="1134" w:header="0" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00745D99" w:rsidRDefault="00745D99" w:rsidP="001C2E51">
+    <w:p w:rsidR="001A32D7" w:rsidRDefault="001A32D7" w:rsidP="001C2E51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00745D99" w:rsidRDefault="00745D99" w:rsidP="001C2E51">
+    <w:p w:rsidR="001A32D7" w:rsidRDefault="001A32D7" w:rsidP="001C2E51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
@@ -12788,95 +12774,95 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="4808354"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00686EA7" w:rsidRDefault="00C07488">
+      <w:p w:rsidR="00686EA7" w:rsidRDefault="004B31AC">
         <w:pPr>
           <w:pStyle w:val="ad"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="007461F9">
+          <w:r w:rsidR="00745800">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>16</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00745D99" w:rsidRDefault="00745D99" w:rsidP="001C2E51">
+    <w:p w:rsidR="001A32D7" w:rsidRDefault="001A32D7" w:rsidP="001C2E51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00745D99" w:rsidRDefault="00745D99" w:rsidP="001C2E51">
+    <w:p w:rsidR="001A32D7" w:rsidRDefault="001A32D7" w:rsidP="001C2E51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:pStyle w:val="af1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Перечень документов определяется согласно условиям заключаемого Договора</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12896,51 +12882,51 @@
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="235522"/>
+    <o:shapedefaults v:ext="edit" spidmax="241666"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="001C2E51"/>
     <w:rsid w:val="000005C1"/>
     <w:rsid w:val="00001146"/>
     <w:rsid w:val="00036A1D"/>
     <w:rsid w:val="00037BC0"/>
     <w:rsid w:val="000412D6"/>
     <w:rsid w:val="00060451"/>
     <w:rsid w:val="00066323"/>
     <w:rsid w:val="00077E20"/>
     <w:rsid w:val="00092029"/>
     <w:rsid w:val="00093CBE"/>
     <w:rsid w:val="00094368"/>
     <w:rsid w:val="000A63D8"/>
     <w:rsid w:val="000B0149"/>
@@ -12952,50 +12938,51 @@
     <w:rsid w:val="000D5160"/>
     <w:rsid w:val="000E2E9B"/>
     <w:rsid w:val="000E476B"/>
     <w:rsid w:val="000E63DB"/>
     <w:rsid w:val="000E77B4"/>
     <w:rsid w:val="001016A3"/>
     <w:rsid w:val="00113CB6"/>
     <w:rsid w:val="00122B7B"/>
     <w:rsid w:val="001239FE"/>
     <w:rsid w:val="00125117"/>
     <w:rsid w:val="0012584B"/>
     <w:rsid w:val="0012780B"/>
     <w:rsid w:val="0013408A"/>
     <w:rsid w:val="00141114"/>
     <w:rsid w:val="00150633"/>
     <w:rsid w:val="001523F5"/>
     <w:rsid w:val="001577C3"/>
     <w:rsid w:val="00161D0F"/>
     <w:rsid w:val="001628B2"/>
     <w:rsid w:val="001667E0"/>
     <w:rsid w:val="00171C7B"/>
     <w:rsid w:val="001731CF"/>
     <w:rsid w:val="00175237"/>
     <w:rsid w:val="00184270"/>
     <w:rsid w:val="001A0A6B"/>
+    <w:rsid w:val="001A32D7"/>
     <w:rsid w:val="001B1264"/>
     <w:rsid w:val="001B2C55"/>
     <w:rsid w:val="001B6A72"/>
     <w:rsid w:val="001C2E51"/>
     <w:rsid w:val="001C3774"/>
     <w:rsid w:val="001C5D2E"/>
     <w:rsid w:val="001E22DF"/>
     <w:rsid w:val="001E236F"/>
     <w:rsid w:val="001E7AE7"/>
     <w:rsid w:val="001E7C18"/>
     <w:rsid w:val="001F1B87"/>
     <w:rsid w:val="00215E53"/>
     <w:rsid w:val="00230AB6"/>
     <w:rsid w:val="0023176F"/>
     <w:rsid w:val="0023456B"/>
     <w:rsid w:val="00237B96"/>
     <w:rsid w:val="00252BB1"/>
     <w:rsid w:val="00264586"/>
     <w:rsid w:val="00270D6C"/>
     <w:rsid w:val="002730F9"/>
     <w:rsid w:val="00281747"/>
     <w:rsid w:val="00283A32"/>
     <w:rsid w:val="00284EC8"/>
     <w:rsid w:val="0028791C"/>
     <w:rsid w:val="00290679"/>
@@ -13031,50 +13018,51 @@
     <w:rsid w:val="003D671A"/>
     <w:rsid w:val="003E00EF"/>
     <w:rsid w:val="003E647C"/>
     <w:rsid w:val="003E734D"/>
     <w:rsid w:val="003F5C95"/>
     <w:rsid w:val="003F5F0B"/>
     <w:rsid w:val="00400EAC"/>
     <w:rsid w:val="0040184D"/>
     <w:rsid w:val="00411347"/>
     <w:rsid w:val="00411558"/>
     <w:rsid w:val="0042434F"/>
     <w:rsid w:val="00426713"/>
     <w:rsid w:val="00426DF0"/>
     <w:rsid w:val="00433266"/>
     <w:rsid w:val="0044056B"/>
     <w:rsid w:val="00452049"/>
     <w:rsid w:val="00456044"/>
     <w:rsid w:val="00461B20"/>
     <w:rsid w:val="00472CAE"/>
     <w:rsid w:val="00482AB7"/>
     <w:rsid w:val="00492C37"/>
     <w:rsid w:val="004A2B64"/>
     <w:rsid w:val="004A4CED"/>
     <w:rsid w:val="004A6AB4"/>
     <w:rsid w:val="004B1D7F"/>
+    <w:rsid w:val="004B31AC"/>
     <w:rsid w:val="004C3DBA"/>
     <w:rsid w:val="004C6EEC"/>
     <w:rsid w:val="004D0C40"/>
     <w:rsid w:val="004D16D0"/>
     <w:rsid w:val="004D2EC1"/>
     <w:rsid w:val="004D38A7"/>
     <w:rsid w:val="004E31FE"/>
     <w:rsid w:val="004E3593"/>
     <w:rsid w:val="004E6816"/>
     <w:rsid w:val="004E7720"/>
     <w:rsid w:val="004F181F"/>
     <w:rsid w:val="004F3336"/>
     <w:rsid w:val="004F6463"/>
     <w:rsid w:val="005002C6"/>
     <w:rsid w:val="00501D13"/>
     <w:rsid w:val="00511A23"/>
     <w:rsid w:val="00515B09"/>
     <w:rsid w:val="005165BE"/>
     <w:rsid w:val="00517BB6"/>
     <w:rsid w:val="00522CCB"/>
     <w:rsid w:val="00531711"/>
     <w:rsid w:val="005471E0"/>
     <w:rsid w:val="005513FB"/>
     <w:rsid w:val="00551CF3"/>
     <w:rsid w:val="0057383D"/>
@@ -13115,50 +13103,51 @@
     <w:rsid w:val="006543BB"/>
     <w:rsid w:val="00671223"/>
     <w:rsid w:val="00673149"/>
     <w:rsid w:val="006764FA"/>
     <w:rsid w:val="00686EA7"/>
     <w:rsid w:val="006A6846"/>
     <w:rsid w:val="006A6B95"/>
     <w:rsid w:val="006B0F29"/>
     <w:rsid w:val="006B364B"/>
     <w:rsid w:val="006B4CE4"/>
     <w:rsid w:val="006B688C"/>
     <w:rsid w:val="006D51FA"/>
     <w:rsid w:val="006D671A"/>
     <w:rsid w:val="006D6B8F"/>
     <w:rsid w:val="00706F12"/>
     <w:rsid w:val="00714EEF"/>
     <w:rsid w:val="007153DB"/>
     <w:rsid w:val="0071644A"/>
     <w:rsid w:val="00716ACF"/>
     <w:rsid w:val="0072342D"/>
     <w:rsid w:val="007262B4"/>
     <w:rsid w:val="00726908"/>
     <w:rsid w:val="00731E7D"/>
     <w:rsid w:val="0073429A"/>
     <w:rsid w:val="00736806"/>
+    <w:rsid w:val="00745800"/>
     <w:rsid w:val="00745D99"/>
     <w:rsid w:val="007461F9"/>
     <w:rsid w:val="0075426C"/>
     <w:rsid w:val="007549A4"/>
     <w:rsid w:val="00774DDA"/>
     <w:rsid w:val="00775147"/>
     <w:rsid w:val="007756C2"/>
     <w:rsid w:val="007762F4"/>
     <w:rsid w:val="00786A8D"/>
     <w:rsid w:val="00793ED5"/>
     <w:rsid w:val="00797DBB"/>
     <w:rsid w:val="007A388E"/>
     <w:rsid w:val="007A3C0F"/>
     <w:rsid w:val="007B69F8"/>
     <w:rsid w:val="007C0195"/>
     <w:rsid w:val="007C7989"/>
     <w:rsid w:val="007D351B"/>
     <w:rsid w:val="007E4B51"/>
     <w:rsid w:val="007F21B6"/>
     <w:rsid w:val="00802961"/>
     <w:rsid w:val="00804859"/>
     <w:rsid w:val="00817761"/>
     <w:rsid w:val="00823B11"/>
     <w:rsid w:val="0082669F"/>
     <w:rsid w:val="008342C6"/>
@@ -13298,126 +13287,129 @@
     <w:rsid w:val="00CE2ED6"/>
     <w:rsid w:val="00D07462"/>
     <w:rsid w:val="00D10948"/>
     <w:rsid w:val="00D126FE"/>
     <w:rsid w:val="00D16E02"/>
     <w:rsid w:val="00D227FB"/>
     <w:rsid w:val="00D23129"/>
     <w:rsid w:val="00D23650"/>
     <w:rsid w:val="00D34AC2"/>
     <w:rsid w:val="00D46377"/>
     <w:rsid w:val="00D4786A"/>
     <w:rsid w:val="00D524DF"/>
     <w:rsid w:val="00D63487"/>
     <w:rsid w:val="00D638B2"/>
     <w:rsid w:val="00D85618"/>
     <w:rsid w:val="00D95E48"/>
     <w:rsid w:val="00DB0BFF"/>
     <w:rsid w:val="00DB7706"/>
     <w:rsid w:val="00DC00F2"/>
     <w:rsid w:val="00DC1973"/>
     <w:rsid w:val="00DC1FDC"/>
     <w:rsid w:val="00DC5317"/>
     <w:rsid w:val="00DD3414"/>
     <w:rsid w:val="00DE07F4"/>
     <w:rsid w:val="00DF17FA"/>
+    <w:rsid w:val="00DF3505"/>
     <w:rsid w:val="00DF4EFF"/>
     <w:rsid w:val="00DF68B3"/>
     <w:rsid w:val="00DF7D86"/>
     <w:rsid w:val="00E03FEC"/>
     <w:rsid w:val="00E142EA"/>
     <w:rsid w:val="00E256CD"/>
     <w:rsid w:val="00E279C6"/>
     <w:rsid w:val="00E35BB1"/>
     <w:rsid w:val="00E375AB"/>
     <w:rsid w:val="00E37793"/>
     <w:rsid w:val="00E37F9A"/>
     <w:rsid w:val="00E37FD7"/>
     <w:rsid w:val="00E4268B"/>
     <w:rsid w:val="00E45EBC"/>
     <w:rsid w:val="00E477DF"/>
     <w:rsid w:val="00E542E6"/>
     <w:rsid w:val="00E553E2"/>
     <w:rsid w:val="00E61DAD"/>
     <w:rsid w:val="00E708ED"/>
     <w:rsid w:val="00E75FBF"/>
     <w:rsid w:val="00E768CB"/>
     <w:rsid w:val="00E774FF"/>
     <w:rsid w:val="00E81D5B"/>
     <w:rsid w:val="00E846A9"/>
     <w:rsid w:val="00E91F37"/>
     <w:rsid w:val="00E9675D"/>
     <w:rsid w:val="00EA6A52"/>
     <w:rsid w:val="00EB2306"/>
     <w:rsid w:val="00EB2D4A"/>
     <w:rsid w:val="00EC7816"/>
     <w:rsid w:val="00ED20D8"/>
     <w:rsid w:val="00ED2340"/>
     <w:rsid w:val="00ED63C9"/>
     <w:rsid w:val="00EE0AFF"/>
     <w:rsid w:val="00EE3A0B"/>
     <w:rsid w:val="00EE4A1D"/>
+    <w:rsid w:val="00EF003F"/>
     <w:rsid w:val="00EF0DA1"/>
     <w:rsid w:val="00F10F90"/>
     <w:rsid w:val="00F12320"/>
     <w:rsid w:val="00F2206B"/>
     <w:rsid w:val="00F26BC5"/>
     <w:rsid w:val="00F40C9D"/>
     <w:rsid w:val="00F426B4"/>
     <w:rsid w:val="00F516DA"/>
     <w:rsid w:val="00F54694"/>
+    <w:rsid w:val="00F605EF"/>
     <w:rsid w:val="00F613DF"/>
     <w:rsid w:val="00F65041"/>
     <w:rsid w:val="00F82595"/>
     <w:rsid w:val="00F84C96"/>
     <w:rsid w:val="00F86E80"/>
     <w:rsid w:val="00F916F1"/>
     <w:rsid w:val="00F978DC"/>
     <w:rsid w:val="00FA762F"/>
     <w:rsid w:val="00FA7948"/>
     <w:rsid w:val="00FB093F"/>
     <w:rsid w:val="00FB2C22"/>
     <w:rsid w:val="00FE3F4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="235522"/>
+    <o:shapedefaults v:ext="edit" spidmax="241666"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -14279,82 +14271,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E654B002-B4CD-4C85-A4F6-C9E325E4CB07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87D31153-591B-4D12-BF86-2D1BD7A6E2E9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4928</Words>
-  <Characters>28094</Characters>
+  <Words>5056</Words>
+  <Characters>28825</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>234</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>240</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32957</CharactersWithSpaces>
+  <CharactersWithSpaces>33814</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Бабин Сергей Вячеславович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>