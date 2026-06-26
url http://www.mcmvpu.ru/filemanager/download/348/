--- v0 (2026-05-12)
+++ v1 (2026-06-26)
@@ -1638,198 +1638,262 @@
         </w:rPr>
         <w:t xml:space="preserve"> от Исполнителя УПД</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> направляет Исполн</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">ителю подписанный УПД </w:t>
       </w:r>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>или мотивированный отказ от приемки Услуг с перечнем недостатков.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2E51" w:rsidRPr="00C43AA2" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="001C2E51" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">3.4. УПД направляется Заказчику по </w:t>
       </w:r>
       <w:r w:rsidRPr="00732351">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>факту выполненных и сданных Заказчику Услуг.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A75C5" w:rsidRDefault="008A75C5" w:rsidP="008A75C5">
+    <w:p w:rsidR="007904C9" w:rsidRPr="007904C9" w:rsidRDefault="007B5EBD" w:rsidP="007B5EBD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.5. Ежеквартально (по состоянию на 31 марта, 30 июня, 30 сентября и 31 декабря), а также при прекращении (расторжении) настоящего Договора, Сторонами проводится сверка расчетов путем подписания акта сверки взаимных расчетов по форме, представленной Исполнителем. При исполнении настоящего Договора Исполнитель предоставляет Заказчику акт сверки взаимных расчетов ежеквартально не позднее 19 числа месяца, следующего за отчетным кварталом. </w:t>
-[...47 lines deleted...]
-          <w:color w:val="1F497D"/>
+        <w:t>3.5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B5EBD">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="001B2C55" w:rsidRPr="00C43AA2" w:rsidRDefault="008A75C5" w:rsidP="008A75C5">
+      <w:r w:rsidRPr="007904C9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны осуществляют электронный документооборот по телекоммуникационным каналам связи (ТКС) с применением усиленной квалифицированной электронной подписи (КЭП) в соответствии с порядком, определенным настоящим разделом Договора и указанным в Приложении № 4 «Порядок электронного документооборота» к настоящему Договору.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007904C9" w:rsidRPr="00C43AA2" w:rsidRDefault="007904C9" w:rsidP="007904C9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007904C9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>В случае невозможности осуществления электронного документооборота по ТКС осуществляется обмен документов на бумажных носителях, подписанных собственноручно уполномоченными лицами, в соответствии с порядком, определенным  разделом 3 настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A75C5" w:rsidRDefault="007904C9" w:rsidP="008A75C5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ежеквартально (по состоянию на 31 марта, 30 июня, 30 сентября и 31 декабря), а также при прекращении (расторжении) настоящего Договора, Сторонами проводится сверка расчетов путем подписания акта сверки взаимных расчетов по форме, представленной Исполнителем. При исполнении настоящего Договора Исполнитель предоставляет Заказчику акт сверки взаимных расчетов ежеквартально не позднее 19 числа месяца, следующего за отчетным кварталом. </w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5" w:rsidRPr="00A924D1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При расторжении </w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>настоящего Д</w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5" w:rsidRPr="00A924D1">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">оговора </w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">срок предоставления акта сверки расчетов указывается Исполнителем в уведомлении или в соглашении о расторжении настоящего Договора. Заказчик обязан подписать и вернуть Исполнителю полученный акт сверки взаимных расчетов в течение 5 календарных дней </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с даты</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> его получения</w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:color w:val="1F497D"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A75C5">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>от Исполнителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001B2C55" w:rsidRPr="00C43AA2" w:rsidRDefault="008A75C5" w:rsidP="008A75C5">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>При расторжении настоящего Договора обязательства Заказчика по подписанию и возврату Исполнителю акта сверки расчетов, а также установленная настоящим Договором ответственность Заказчика за неисполнение данных обязательств, сохраняются до момента их полного исполнения, независимо от даты расторжения настоящего Договора, если иное не будет указано в уведомлении или в соглашении о расторжении настоящего Договора.</w:t>
       </w:r>
       <w:r w:rsidR="009408BF">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="008F2AA0" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>3.6.</w:t>
+      <w:r w:rsidR="007904C9">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008F2AA0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Результаты поверки </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> средств измерений оформляются Исполнителем в соответствии с </w:t>
       </w:r>
       <w:r w:rsidR="008F2AA0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Приказом </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008F2AA0">
         <w:rPr>
@@ -1839,149 +1903,171 @@
         <w:t>Минпромторга</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F2AA0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> России от 31.07.2020г. №2510</w:t>
       </w:r>
       <w:r w:rsidR="004B1D7F">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Об утверждении порядка проведения поверки средств измерений, требований к знаку поверки и содержанию свидетельства о поверке»</w:t>
       </w:r>
       <w:r w:rsidR="008F2AA0">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
+    <w:p w:rsidR="001C2E51" w:rsidRDefault="007904C9" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>3.7. Если в результате поверки средство измерения признано непригодным для применения, стоимость оказанных Услуг, перечень которых указан в Приложении №1, возврату не подлежит.</w:t>
+        <w:t>3.8</w:t>
+      </w:r>
+      <w:r w:rsidR="001C2E51">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Если в результате поверки средство измерения признано </w:t>
+      </w:r>
+      <w:r w:rsidR="001C2E51">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>непригодным для применения, стоимость оказанных Услуг, перечень которых указан в Приложении №1, возврату не подлежит.</w:t>
       </w:r>
       <w:r w:rsidR="00184270">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="001C2E51">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Повторная Услуга осуществляется и оплачивается по дополнительной заявке.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C2E51" w:rsidRDefault="00184270" w:rsidP="00C01EDB">
+    <w:p w:rsidR="001C2E51" w:rsidRDefault="007904C9" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">3.8. Заказчик разрешает Исполнителю </w:t>
+        <w:t>3.9</w:t>
+      </w:r>
+      <w:r w:rsidR="00184270">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Заказчик разрешает Исполнителю </w:t>
       </w:r>
       <w:r w:rsidR="00D85618">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>передать</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00184270">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidR="00D85618">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Федеральный </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00184270">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">информационный фонд </w:t>
       </w:r>
       <w:r w:rsidR="00D85618">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00184270">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ФГИС АРШИН</w:t>
       </w:r>
       <w:r w:rsidR="00D85618">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00184270">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> сведения о владельце средств измерений</w:t>
       </w:r>
       <w:r w:rsidR="008342C6">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (наименование юридического лица).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -2038,51 +2124,50 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.1.1. Оказать Услуги, перечень которых указан в Приложении №1.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A318D0" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>4.1.2. Направить работников для оказания Услуг.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E477DF" w:rsidRPr="00A318D0" w:rsidRDefault="00A318D0" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>4.1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -2744,50 +2829,51 @@
       </w:r>
       <w:r w:rsidRPr="00421200">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.2 настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="008A6CD1" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6CD1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE6D4B">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A6CD1">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель вправе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2932,59 +3018,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> их изменения. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="00992AAD" w:rsidRDefault="00433266" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.6. В случае обмена в целях исполнения настоящего Договора информацией на съемных носителях до направления информации  передающая </w:t>
-[...7 lines deleted...]
-        <w:t>Сторона обязана осуществить проверку съемных носителей на предмет отсутствия вредоносного программного обеспечения.</w:t>
+        <w:t>4.6. В случае обмена в целях исполнения настоящего Договора информацией на съемных носителях до направления информации  передающая Сторона обязана осуществить проверку съемных носителей на предмет отсутствия вредоносного программного обеспечения.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidR="00433266">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -3293,228 +3371,176 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">При исполнении своих обязательств по настоящему Договору Стороны, их </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>аффилированные</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> лица, работники или посредники не осуществляют действия, квалифицируемые применимым для целей настоящего Договора законодательством как дача/получение взятки, коммерческий подкуп, а также иные действия, нарушающие требования применимого законодательства и международных актов о противодействии коррупции.</w:t>
+        <w:t xml:space="preserve"> лица, работники или посредники не осуществляют действия, квалифицируемые применимым для целей настоящего Договора </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>законодательством как дача/получение взятки, коммерческий подкуп, а также иные действия, нарушающие требования применимого законодательства и международных актов о противодействии коррупции.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">6.2. В случае возникновения у Стороны подозрений, что произошло или может произойти нарушение каких-либо положений пункта 6.1 настоящего раздела, соответствующая Сторона обязуется уведомить об этом другую Сторону в письменной форме. В письменном уведомлении Сторона обязана сослаться на факты или предоставить материалы, достоверно подтверждающие или дающие основание предполагать, что произошло или может произойти </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">нарушение каких-либо положений пункта 6.1 настоящего раздела другой Стороной, ее </w:t>
+        <w:t xml:space="preserve">6.2. В случае возникновения у Стороны подозрений, что произошло или может произойти нарушение каких-либо положений пункта 6.1 настоящего раздела, соответствующая Сторона обязуется уведомить об этом другую Сторону в письменной форме. В письменном уведомлении Сторона обязана сослаться на факты или предоставить материалы, достоверно подтверждающие или дающие основание предполагать, что произошло или может произойти нарушение каких-либо положений пункта 6.1 настоящего раздела другой Стороной, ее </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>аффилированными</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> лицами, работниками или посредниками. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Каналы уведомления Исполнителя о нарушениях каких-либо положений пункта 6.1 настоящего раздела: (499) 266-38-33, официальный сайт </w:t>
       </w:r>
-      <w:r w:rsidR="00BF02AB">
-[...103 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00781421">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>www</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00781421">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00781421">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>rzd</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00781421">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00781421">
+          <w:rPr>
+            <w:rStyle w:val="a7"/>
+            <w:color w:val="000000"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>ru</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> (для заполнения специальной формы).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:pStyle w:val="Text"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:right="-2" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -3911,51 +3937,73 @@
         <w:t xml:space="preserve"> от цены настоящего Договора</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008A75C5" w:rsidRPr="00992AAD" w:rsidRDefault="008A75C5" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">7.3. В случае нарушения Заказчиком срока подписания и возврата акта сверки взаимных расчетов в соответствии с требованиями пункта 3.5 настоящего Договора, Исполнитель вправе предъявить, а Заказчик обязуется уплатить пеню за каждый день просрочки в размере </w:t>
+        <w:t>7.3. В случае нарушения Заказчиком срока подписания и возврата акта сверки взаимных расчетов в соотве</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5293">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тствии с требованиями пункта 3.6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">настоящего Договора, Исполнитель вправе предъявить, а Заказчик обязуется уплатить пеню за каждый день просрочки в размере </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>0,1</w:t>
       </w:r>
       <w:r w:rsidRPr="001861E9">
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>%</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB7FC9">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4005,59 +4053,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">.1. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ни одна из Сторон не несет ответственности перед другой Стороной за неисполнение или ненадлежащее исполнение обязательств по настоящему Договору, обусловленное действием обстоятельств непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств, в </w:t>
-[...7 lines deleted...]
-        <w:t>том числе объявленной или фактической войной, гражданскими волнениями, эпидемиями, блокадами, эмбарго, пожарами, землетрясениями, наводнениями и другими природными стихийными бедствиями, изданием актов органов государственной власти.</w:t>
+        <w:t>Ни одна из Сторон не несет ответственности перед другой Стороной за неисполнение или ненадлежащее исполнение обязательств по настоящему Договору, обусловленное действием обстоятельств непреодолимой силы, то есть чрезвычайных и непредотвратимых при данных условиях обстоятельств, в том числе объявленной или фактической войной, гражданскими волнениями, эпидемиями, блокадами, эмбарго, пожарами, землетрясениями, наводнениями и другими природными стихийными бедствиями, изданием актов органов государственной власти.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRPr="00C43AA2" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00636ABA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -4521,51 +4561,59 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">       10</w:t>
       </w:r>
       <w:r w:rsidRPr="004078CA">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.3. Стороны вправе расторгнуть настоящий Договор (отказаться от исполнения настоящего Договора) по основаниям, в порядке и с</w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> применением последствий, предусмотренных настоящим Договором и законодательством Российской Федерации. В случае досрочного расторжения настоящего Договора Исполнитель обязуется вернуть Заказчику аванс </w:t>
+        <w:t xml:space="preserve"> применением </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00723424">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">последствий, предусмотренных настоящим Договором и законодательством Российской Федерации. В случае досрочного расторжения настоящего Договора Исполнитель обязуется вернуть Заказчику аванс </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">в части, превышающей стоимость оказанных Услуг, в течение </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50BD5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>30 (тридцати) рабочих</w:t>
       </w:r>
       <w:r w:rsidRPr="00C43AA2">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дней</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
@@ -4640,59 +4688,51 @@
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>пятнадцати) календарных дней</w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> до даты прекращения действия</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">настоящего </w:t>
-[...7 lines deleted...]
-        <w:t>Договора.</w:t>
+        <w:t>настоящего Договора.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00723424">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Настоящий Договор считается прекращенным с даты, указанной в уведомлении.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00C01EDB">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -5296,51 +5336,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001C2E51" w:rsidRPr="00AF3B2C" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>«Исполнитель»</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001C2E51" w:rsidRPr="009D7FA2" w:rsidTr="00E45EBC">
+      <w:tr w:rsidR="001C2E51" w:rsidRPr="00020DB0" w:rsidTr="00E45EBC">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00360196" w:rsidRDefault="00360196" w:rsidP="00360196">
             <w:pPr>
               <w:ind w:left="-108" w:right="-41"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
@@ -5615,50 +5655,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Тел: ***</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00360196" w:rsidRDefault="00360196" w:rsidP="00360196">
             <w:pPr>
               <w:ind w:left="-108" w:right="-41"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00360196">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
             <w:r w:rsidRPr="00360196">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
@@ -5688,50 +5729,51 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>ОАО «</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>РЖД</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00C6369C" w:rsidRDefault="00C6369C" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
@@ -5964,50 +6006,51 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Краснопрудная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>, д. 20</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Банк «ВТБ</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (ПАО)</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3B2C">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> г. Москва</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
@@ -6173,51 +6216,50 @@
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>здание депо Москва сортировочная, 3-й</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>этаж, Московский центр метрологии</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRPr="00A22443" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF4640">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>тел</w:t>
             </w:r>
             <w:r w:rsidRPr="00A22443">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>:</w:t>
@@ -6233,74 +6275,61 @@
           <w:p w:rsidR="001C2E51" w:rsidRPr="00A22443" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF4640">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r w:rsidRPr="009B2461">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00BF02AB">
-[...22 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00A06178">
+                <w:rPr>
+                  <w:rStyle w:val="a7"/>
+                  <w:sz w:val="28"/>
+                  <w:szCs w:val="28"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>vpvmcm@mail.ru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C2E51" w:rsidRPr="00AF3B2C" w:rsidTr="00E45EBC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4500" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="001C2E51" w:rsidRPr="00797DBB" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="001C2E51" w:rsidRDefault="001C2E51" w:rsidP="00E45EBC">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -6648,56 +6677,56 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F7197C">
               <w:t>м.п.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="000B4656" w:rsidRDefault="000B4656"/>
     <w:p w:rsidR="00290679" w:rsidRDefault="00290679" w:rsidP="00A93DF3">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sectPr w:rsidR="00290679" w:rsidSect="00A46DF4">
-          <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:headerReference w:type="even" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="even" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="426" w:right="850" w:bottom="567" w:left="1418" w:header="0" w:footer="170" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0057383D" w:rsidRDefault="0057383D" w:rsidP="00290679">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E91F37" w:rsidRDefault="00E91F37" w:rsidP="00290679">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
@@ -10567,51 +10596,51 @@
       </w:r>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> электронный счет-фактура – это счет-фактура</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в электронной форме</w:t>
       </w:r>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, составленный в соответствии с требованиями </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidRPr="00454431">
           <w:rPr>
             <w:rStyle w:val="a7"/>
             <w:color w:val="000000"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:t>статьи 169</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Налогового кодекса Российской Федерации и подписанный электронной подписью;</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00817761" w:rsidRPr="00454431" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
@@ -11992,63 +12021,61 @@
       <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w:rsidR="00817761" w:rsidRPr="00454431" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">8. Подписание электронного документа, бумажный аналог которого должен содержать подписи и (или) печати обеих Сторон, осуществляется путем последовательного подписания данного электронного документа каждой из Сторон. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRPr="00454431" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00817761" w:rsidRPr="00020DB0" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:b/>
           <w:bCs/>
-          <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>9. Каждая из Сторон несет ответственность за обеспечение конфиденциальности ключей квалифицированной электронной подписи, недопущение использования принадлежащих ей ключей без ее согласия</w:t>
       </w:r>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
@@ -12101,241 +12128,257 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае невозможности производить обмен электронными документами (в т.ч. при неполучении извещений о получении электронного документа, при отсутствии любого вида связи получающей стороной и пр.) направляющая сторона оформляет документы на бумажных носителях в письменном виде, кроме документов, оформляемых в отношении товаров, подлежащих </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>прослеживаемости</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> или маркировке.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRPr="00454431" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00020DB0" w:rsidRPr="00454431" w:rsidRDefault="00817761" w:rsidP="00020DB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
         <w:t>11. Квалифицированная электронная подпись, которой подписан электронный документ, удовлетворяющий условиям, перечисленным в пункте 6 настоящего Порядка, признается действительной до тех пор, пока решением суда не установлено иное.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00020DB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:firstLine="540"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00454431">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t>12. Проверка действительности сертификата электронной подписи производится в соответствии с регламентом удостоверяющего центра.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRPr="0099670C" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00817761" w:rsidRPr="0099670C" w:rsidRDefault="00817761" w:rsidP="00020DB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">           13</w:t>
+        <w:t>13</w:t>
       </w:r>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="0003315E" w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Стороны </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0099670C">
-[...5 lines deleted...]
-        <w:t>Формировать и подписывать</w:t>
+      <w:r w:rsidR="0003315E" w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>формируют и подписывают</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> акты сверки взаимных расчетов (неформализованный документ) в</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0099670C">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>системе оператора ЭДО</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
+    <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00020DB0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">14. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0003315E" w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стороны обеспечивают сверку взаимных расчетов ежеквартально по состоянию на 31 марта, 30 июня, 30 сентября и 31 декабря текущего года с составлением актов сверки взаиморасчетов по форме, предоставленной ОАО «РЖД» в срок не позднее 19 (девятнадцатого) числа месяца, следующего за отчетным кварталом, а также при прекращении (расторжении) настоящего Договора, с обязательным подписанием акта сверки в срок не более 5 (пяти</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0003315E" w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) календарных дней </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0003315E" w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>с даты получения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0003315E" w:rsidRPr="00D53F55">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с применением усиленной квалифицированной электронной подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00817761" w:rsidRPr="00A73BBF" w:rsidRDefault="00817761" w:rsidP="00020DB0">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-        <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Обеспечить сверку расчетов с составлением акта сверки взаимных расчетов не реже четырех раз в год (по состоянию на 31 марта,</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">           15. </w:t>
+        <w:t xml:space="preserve">15. </w:t>
       </w:r>
       <w:r w:rsidRPr="007046FA">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Подписание и возврат актов сверки взаимных расчетов (неформализованный документ) с применением усиленной квалифицированной электронной п</w:t>
       </w:r>
       <w:r w:rsidR="00F2206B">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>одписи осуществлять в течение 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -12485,224 +12528,98 @@
         <w:t>_____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> В.О. Богатырев</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
-      <w:pPr>
-[...124 lines deleted...]
-    <w:p w:rsidR="005165BE" w:rsidRDefault="005165BE" w:rsidP="005165BE">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005165BE" w:rsidRDefault="005165BE" w:rsidP="005165BE">
       <w:pPr>
         <w:pStyle w:val="a8"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3150"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="005165BE" w:rsidSect="00060451">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="568" w:right="851" w:bottom="426" w:left="1134" w:header="0" w:footer="170" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B3442" w:rsidRDefault="004B3442" w:rsidP="001C2E51">
+    <w:p w:rsidR="008A4813" w:rsidRDefault="008A4813" w:rsidP="001C2E51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B3442" w:rsidRDefault="004B3442" w:rsidP="001C2E51">
+    <w:p w:rsidR="008A4813" w:rsidRDefault="008A4813" w:rsidP="001C2E51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman CYR">
@@ -12735,95 +12652,95 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="4808354"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
-      <w:p w:rsidR="00686EA7" w:rsidRDefault="00BF02AB">
+      <w:p w:rsidR="00686EA7" w:rsidRDefault="009D4CC3">
         <w:pPr>
           <w:pStyle w:val="ad"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:fldSimple w:instr=" PAGE   \* MERGEFORMAT ">
-          <w:r w:rsidR="009D7FA2">
+          <w:r w:rsidR="00020DB0">
             <w:rPr>
               <w:noProof/>
             </w:rPr>
-            <w:t>7</w:t>
+            <w:t>16</w:t>
           </w:r>
         </w:fldSimple>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004B3442" w:rsidRDefault="004B3442" w:rsidP="001C2E51">
+    <w:p w:rsidR="008A4813" w:rsidRDefault="008A4813" w:rsidP="001C2E51">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004B3442" w:rsidRDefault="004B3442" w:rsidP="001C2E51">
+    <w:p w:rsidR="008A4813" w:rsidRDefault="008A4813" w:rsidP="001C2E51">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w:rsidR="00817761" w:rsidRDefault="00817761" w:rsidP="00817761">
       <w:pPr>
         <w:pStyle w:val="af1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="af3"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Перечень документов определяется согласно условиям заключаемого Договора</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -12843,150 +12760,159 @@
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p w:rsidR="00686EA7" w:rsidRDefault="00686EA7">
     <w:pPr>
       <w:pStyle w:val="ab"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="232450"/>
+    <o:shapedefaults v:ext="edit" spidmax="250882"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="001C2E51"/>
     <w:rsid w:val="000005C1"/>
     <w:rsid w:val="00001146"/>
+    <w:rsid w:val="00020DB0"/>
+    <w:rsid w:val="0003315E"/>
     <w:rsid w:val="00036A1D"/>
     <w:rsid w:val="00037BC0"/>
     <w:rsid w:val="000412D6"/>
     <w:rsid w:val="00060451"/>
     <w:rsid w:val="00066323"/>
     <w:rsid w:val="00077E20"/>
     <w:rsid w:val="00092029"/>
     <w:rsid w:val="00093CBE"/>
     <w:rsid w:val="00094368"/>
     <w:rsid w:val="000A63D8"/>
     <w:rsid w:val="000B0149"/>
     <w:rsid w:val="000B3ED2"/>
     <w:rsid w:val="000B4656"/>
     <w:rsid w:val="000B6642"/>
     <w:rsid w:val="000C2204"/>
     <w:rsid w:val="000D365D"/>
     <w:rsid w:val="000D5160"/>
     <w:rsid w:val="000E2E9B"/>
     <w:rsid w:val="000E476B"/>
     <w:rsid w:val="000E63DB"/>
     <w:rsid w:val="000E77B4"/>
     <w:rsid w:val="001016A3"/>
     <w:rsid w:val="00113CB6"/>
     <w:rsid w:val="00122B7B"/>
     <w:rsid w:val="001239FE"/>
     <w:rsid w:val="00125117"/>
     <w:rsid w:val="0012584B"/>
     <w:rsid w:val="0012780B"/>
+    <w:rsid w:val="00133F0A"/>
     <w:rsid w:val="0013408A"/>
     <w:rsid w:val="00141114"/>
     <w:rsid w:val="00150633"/>
     <w:rsid w:val="001523F5"/>
     <w:rsid w:val="001577C3"/>
     <w:rsid w:val="00161D0F"/>
     <w:rsid w:val="001628B2"/>
     <w:rsid w:val="001667E0"/>
     <w:rsid w:val="00171C7B"/>
     <w:rsid w:val="001731CF"/>
     <w:rsid w:val="00175237"/>
+    <w:rsid w:val="00177E66"/>
     <w:rsid w:val="00184270"/>
     <w:rsid w:val="001A0A6B"/>
+    <w:rsid w:val="001A2AEC"/>
     <w:rsid w:val="001B1264"/>
     <w:rsid w:val="001B2C55"/>
     <w:rsid w:val="001B6A72"/>
     <w:rsid w:val="001C2E51"/>
     <w:rsid w:val="001C3774"/>
     <w:rsid w:val="001C5D2E"/>
     <w:rsid w:val="001E22DF"/>
     <w:rsid w:val="001E236F"/>
     <w:rsid w:val="001E7AE7"/>
     <w:rsid w:val="001F1B87"/>
     <w:rsid w:val="00215E53"/>
     <w:rsid w:val="00230AB6"/>
     <w:rsid w:val="0023176F"/>
     <w:rsid w:val="0023456B"/>
     <w:rsid w:val="00237B96"/>
+    <w:rsid w:val="002400A6"/>
     <w:rsid w:val="00252BB1"/>
     <w:rsid w:val="00264586"/>
     <w:rsid w:val="00270D6C"/>
     <w:rsid w:val="002730F9"/>
     <w:rsid w:val="00281747"/>
     <w:rsid w:val="00283A32"/>
     <w:rsid w:val="00284EC8"/>
     <w:rsid w:val="0028791C"/>
     <w:rsid w:val="00290679"/>
+    <w:rsid w:val="00293E67"/>
     <w:rsid w:val="00295A05"/>
     <w:rsid w:val="002A2288"/>
     <w:rsid w:val="002A3091"/>
     <w:rsid w:val="002A3AD8"/>
     <w:rsid w:val="002A4F6B"/>
+    <w:rsid w:val="002C5293"/>
     <w:rsid w:val="002C536C"/>
     <w:rsid w:val="002C5423"/>
     <w:rsid w:val="002D2FB2"/>
     <w:rsid w:val="002E4105"/>
     <w:rsid w:val="003059FD"/>
     <w:rsid w:val="00313A02"/>
     <w:rsid w:val="00357F88"/>
     <w:rsid w:val="00360196"/>
     <w:rsid w:val="00375E90"/>
     <w:rsid w:val="00377459"/>
     <w:rsid w:val="00380866"/>
     <w:rsid w:val="00382C47"/>
     <w:rsid w:val="003833F2"/>
     <w:rsid w:val="00384460"/>
     <w:rsid w:val="00387543"/>
+    <w:rsid w:val="003922C8"/>
     <w:rsid w:val="003A447E"/>
     <w:rsid w:val="003B7DCF"/>
     <w:rsid w:val="003C38D7"/>
     <w:rsid w:val="003C52E7"/>
     <w:rsid w:val="003D28DD"/>
     <w:rsid w:val="003D3906"/>
     <w:rsid w:val="003D4526"/>
     <w:rsid w:val="003D5C23"/>
     <w:rsid w:val="003D64BD"/>
     <w:rsid w:val="003D671A"/>
     <w:rsid w:val="003E00EF"/>
     <w:rsid w:val="003E647C"/>
     <w:rsid w:val="003E734D"/>
     <w:rsid w:val="003F5C95"/>
     <w:rsid w:val="003F5F0B"/>
     <w:rsid w:val="00400EAC"/>
     <w:rsid w:val="0040184D"/>
     <w:rsid w:val="00411347"/>
     <w:rsid w:val="00411558"/>
     <w:rsid w:val="0042434F"/>
     <w:rsid w:val="00426DF0"/>
     <w:rsid w:val="00433266"/>
     <w:rsid w:val="0044056B"/>
     <w:rsid w:val="00452049"/>
     <w:rsid w:val="00456044"/>
@@ -13031,194 +12957,203 @@
     <w:rsid w:val="0059128F"/>
     <w:rsid w:val="0059673C"/>
     <w:rsid w:val="00596F0E"/>
     <w:rsid w:val="005A14E6"/>
     <w:rsid w:val="005A5506"/>
     <w:rsid w:val="005A622C"/>
     <w:rsid w:val="005B06A3"/>
     <w:rsid w:val="005B762B"/>
     <w:rsid w:val="005C5DC6"/>
     <w:rsid w:val="005C7ECB"/>
     <w:rsid w:val="005E22AC"/>
     <w:rsid w:val="005E412A"/>
     <w:rsid w:val="005E4B69"/>
     <w:rsid w:val="005E74DA"/>
     <w:rsid w:val="005F1FD6"/>
     <w:rsid w:val="005F2626"/>
     <w:rsid w:val="005F6A4A"/>
     <w:rsid w:val="00600585"/>
     <w:rsid w:val="00604FA2"/>
     <w:rsid w:val="006065CB"/>
     <w:rsid w:val="0060683F"/>
     <w:rsid w:val="006149E4"/>
     <w:rsid w:val="00621071"/>
     <w:rsid w:val="006308A3"/>
     <w:rsid w:val="00633A51"/>
+    <w:rsid w:val="006352AB"/>
     <w:rsid w:val="00647726"/>
     <w:rsid w:val="0065009F"/>
     <w:rsid w:val="006543BB"/>
+    <w:rsid w:val="0066674E"/>
     <w:rsid w:val="00671223"/>
     <w:rsid w:val="00673149"/>
     <w:rsid w:val="006764FA"/>
     <w:rsid w:val="00686EA7"/>
+    <w:rsid w:val="0069423E"/>
     <w:rsid w:val="006A6846"/>
     <w:rsid w:val="006A6B95"/>
     <w:rsid w:val="006B0F29"/>
     <w:rsid w:val="006B364B"/>
     <w:rsid w:val="006B4CE4"/>
     <w:rsid w:val="006B688C"/>
     <w:rsid w:val="006D51FA"/>
     <w:rsid w:val="006D671A"/>
     <w:rsid w:val="006D6B8F"/>
     <w:rsid w:val="00706F12"/>
     <w:rsid w:val="00714EEF"/>
     <w:rsid w:val="007153DB"/>
     <w:rsid w:val="0071644A"/>
     <w:rsid w:val="00716ACF"/>
     <w:rsid w:val="0072342D"/>
     <w:rsid w:val="007262B4"/>
     <w:rsid w:val="00726908"/>
     <w:rsid w:val="00731E7D"/>
     <w:rsid w:val="0073429A"/>
     <w:rsid w:val="00736806"/>
     <w:rsid w:val="0075426C"/>
     <w:rsid w:val="007549A4"/>
     <w:rsid w:val="00774DDA"/>
     <w:rsid w:val="00775147"/>
     <w:rsid w:val="007756C2"/>
     <w:rsid w:val="007762F4"/>
     <w:rsid w:val="00786A8D"/>
+    <w:rsid w:val="007904C9"/>
     <w:rsid w:val="00793ED5"/>
     <w:rsid w:val="00797DBB"/>
     <w:rsid w:val="007A388E"/>
     <w:rsid w:val="007A3C0F"/>
+    <w:rsid w:val="007B5EBD"/>
     <w:rsid w:val="007B69F8"/>
     <w:rsid w:val="007C0195"/>
     <w:rsid w:val="007C7989"/>
     <w:rsid w:val="007D351B"/>
     <w:rsid w:val="007E4B51"/>
     <w:rsid w:val="007F21B6"/>
     <w:rsid w:val="00802961"/>
     <w:rsid w:val="00804859"/>
     <w:rsid w:val="00817761"/>
     <w:rsid w:val="00823B11"/>
     <w:rsid w:val="0082669F"/>
     <w:rsid w:val="008342C6"/>
     <w:rsid w:val="00836201"/>
     <w:rsid w:val="00850B04"/>
     <w:rsid w:val="00852A8D"/>
     <w:rsid w:val="00857CCB"/>
     <w:rsid w:val="00864000"/>
     <w:rsid w:val="008679CE"/>
     <w:rsid w:val="00876C62"/>
     <w:rsid w:val="00884A47"/>
     <w:rsid w:val="00894209"/>
     <w:rsid w:val="00896EB4"/>
+    <w:rsid w:val="008A4813"/>
     <w:rsid w:val="008A75C5"/>
     <w:rsid w:val="008B0E2A"/>
     <w:rsid w:val="008B5E8C"/>
     <w:rsid w:val="008B6697"/>
     <w:rsid w:val="008C0C07"/>
     <w:rsid w:val="008C3C12"/>
     <w:rsid w:val="008D122C"/>
     <w:rsid w:val="008F2AA0"/>
     <w:rsid w:val="008F426E"/>
     <w:rsid w:val="00900644"/>
     <w:rsid w:val="00907D72"/>
     <w:rsid w:val="009221FB"/>
     <w:rsid w:val="00924F91"/>
     <w:rsid w:val="00925F39"/>
     <w:rsid w:val="009321AD"/>
     <w:rsid w:val="009329F9"/>
     <w:rsid w:val="00933A5E"/>
     <w:rsid w:val="00936D2D"/>
     <w:rsid w:val="009408BF"/>
     <w:rsid w:val="0095115E"/>
     <w:rsid w:val="00953FDD"/>
     <w:rsid w:val="00961ECF"/>
     <w:rsid w:val="00973455"/>
     <w:rsid w:val="00992AAD"/>
     <w:rsid w:val="00994BE9"/>
     <w:rsid w:val="00995EEF"/>
     <w:rsid w:val="00996E7E"/>
     <w:rsid w:val="009A39A6"/>
     <w:rsid w:val="009C3AB3"/>
+    <w:rsid w:val="009D4CC3"/>
     <w:rsid w:val="009D6F79"/>
     <w:rsid w:val="009D7FA2"/>
     <w:rsid w:val="009E1F09"/>
     <w:rsid w:val="009E3920"/>
     <w:rsid w:val="00A15315"/>
     <w:rsid w:val="00A16E84"/>
     <w:rsid w:val="00A2083E"/>
     <w:rsid w:val="00A2145D"/>
     <w:rsid w:val="00A22443"/>
     <w:rsid w:val="00A25759"/>
     <w:rsid w:val="00A27A6F"/>
     <w:rsid w:val="00A306B5"/>
     <w:rsid w:val="00A318D0"/>
     <w:rsid w:val="00A3196B"/>
     <w:rsid w:val="00A32EB7"/>
     <w:rsid w:val="00A416A9"/>
     <w:rsid w:val="00A46DF4"/>
     <w:rsid w:val="00A542FD"/>
     <w:rsid w:val="00A55DCE"/>
     <w:rsid w:val="00A570CF"/>
     <w:rsid w:val="00A57E60"/>
     <w:rsid w:val="00A63C94"/>
     <w:rsid w:val="00A65B6E"/>
     <w:rsid w:val="00A72980"/>
     <w:rsid w:val="00A836D8"/>
     <w:rsid w:val="00A93DF3"/>
     <w:rsid w:val="00A95900"/>
     <w:rsid w:val="00A96735"/>
     <w:rsid w:val="00AB369C"/>
     <w:rsid w:val="00AB72E9"/>
     <w:rsid w:val="00AC3877"/>
     <w:rsid w:val="00AC6D8B"/>
     <w:rsid w:val="00AF5005"/>
     <w:rsid w:val="00AF58F7"/>
     <w:rsid w:val="00AF6083"/>
     <w:rsid w:val="00AF7871"/>
     <w:rsid w:val="00B00D34"/>
     <w:rsid w:val="00B13D81"/>
     <w:rsid w:val="00B14563"/>
     <w:rsid w:val="00B168A1"/>
     <w:rsid w:val="00B2357C"/>
     <w:rsid w:val="00B36025"/>
     <w:rsid w:val="00B57681"/>
     <w:rsid w:val="00B62EFD"/>
     <w:rsid w:val="00B64169"/>
     <w:rsid w:val="00B6441C"/>
+    <w:rsid w:val="00B71E7A"/>
     <w:rsid w:val="00B80502"/>
     <w:rsid w:val="00B84A4E"/>
     <w:rsid w:val="00B934F2"/>
     <w:rsid w:val="00B96115"/>
     <w:rsid w:val="00BA3CEA"/>
     <w:rsid w:val="00BB2D57"/>
     <w:rsid w:val="00BB61B4"/>
     <w:rsid w:val="00BD1768"/>
     <w:rsid w:val="00BD4078"/>
+    <w:rsid w:val="00BD6477"/>
     <w:rsid w:val="00BE0082"/>
     <w:rsid w:val="00BE4DDD"/>
     <w:rsid w:val="00BF02AB"/>
     <w:rsid w:val="00BF082C"/>
     <w:rsid w:val="00BF2403"/>
     <w:rsid w:val="00BF333F"/>
     <w:rsid w:val="00BF53E8"/>
     <w:rsid w:val="00BF7539"/>
     <w:rsid w:val="00BF7FD2"/>
     <w:rsid w:val="00C01EDB"/>
     <w:rsid w:val="00C02956"/>
     <w:rsid w:val="00C02D9F"/>
     <w:rsid w:val="00C039A7"/>
     <w:rsid w:val="00C10220"/>
     <w:rsid w:val="00C151B2"/>
     <w:rsid w:val="00C158DD"/>
     <w:rsid w:val="00C16B0A"/>
     <w:rsid w:val="00C21383"/>
     <w:rsid w:val="00C2192C"/>
     <w:rsid w:val="00C219BE"/>
     <w:rsid w:val="00C24546"/>
     <w:rsid w:val="00C26268"/>
     <w:rsid w:val="00C409F0"/>
     <w:rsid w:val="00C55508"/>
     <w:rsid w:val="00C6369C"/>
@@ -13239,50 +13174,51 @@
     <w:rsid w:val="00CE2ED6"/>
     <w:rsid w:val="00CF7B89"/>
     <w:rsid w:val="00D07462"/>
     <w:rsid w:val="00D10948"/>
     <w:rsid w:val="00D126FE"/>
     <w:rsid w:val="00D16E02"/>
     <w:rsid w:val="00D227FB"/>
     <w:rsid w:val="00D23129"/>
     <w:rsid w:val="00D23650"/>
     <w:rsid w:val="00D34AC2"/>
     <w:rsid w:val="00D46377"/>
     <w:rsid w:val="00D4786A"/>
     <w:rsid w:val="00D524DF"/>
     <w:rsid w:val="00D63487"/>
     <w:rsid w:val="00D638B2"/>
     <w:rsid w:val="00D85618"/>
     <w:rsid w:val="00D95E48"/>
     <w:rsid w:val="00DB0BFF"/>
     <w:rsid w:val="00DB7706"/>
     <w:rsid w:val="00DC00F2"/>
     <w:rsid w:val="00DC1973"/>
     <w:rsid w:val="00DC1FDC"/>
     <w:rsid w:val="00DC5317"/>
     <w:rsid w:val="00DD3414"/>
     <w:rsid w:val="00DE07F4"/>
+    <w:rsid w:val="00DE68DA"/>
     <w:rsid w:val="00DF17FA"/>
     <w:rsid w:val="00DF4EFF"/>
     <w:rsid w:val="00DF68B3"/>
     <w:rsid w:val="00DF7D86"/>
     <w:rsid w:val="00E03FEC"/>
     <w:rsid w:val="00E142EA"/>
     <w:rsid w:val="00E256CD"/>
     <w:rsid w:val="00E279C6"/>
     <w:rsid w:val="00E35BB1"/>
     <w:rsid w:val="00E375AB"/>
     <w:rsid w:val="00E37793"/>
     <w:rsid w:val="00E37F9A"/>
     <w:rsid w:val="00E37FD7"/>
     <w:rsid w:val="00E4268B"/>
     <w:rsid w:val="00E45EBC"/>
     <w:rsid w:val="00E477DF"/>
     <w:rsid w:val="00E542E6"/>
     <w:rsid w:val="00E553E2"/>
     <w:rsid w:val="00E61DAD"/>
     <w:rsid w:val="00E708ED"/>
     <w:rsid w:val="00E75FBF"/>
     <w:rsid w:val="00E768CB"/>
     <w:rsid w:val="00E774FF"/>
     <w:rsid w:val="00E846A9"/>
     <w:rsid w:val="00E91F37"/>
@@ -13315,51 +13251,51 @@
     <w:rsid w:val="00F916F1"/>
     <w:rsid w:val="00F978DC"/>
     <w:rsid w:val="00FA762F"/>
     <w:rsid w:val="00FA7948"/>
     <w:rsid w:val="00FB093F"/>
     <w:rsid w:val="00FB2C22"/>
     <w:rsid w:val="00FE3F4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="metricconverter"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="232450"/>
+    <o:shapedefaults v:ext="edit" spidmax="250882"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -13926,51 +13862,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2094276649">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=723945CCF98A24724DFE23067DF41DF41BFEBF15C304D04EC6AD86D21D0CD63F042BD58934A076572BmAO" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vpvmcm@mail.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rzd.ru" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="consultantplus://offline/ref=723945CCF98A24724DFE23067DF41DF41BFEBF15C304D04EC6AD86D21D0CD63F042BD58934A076572BmAO" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14221,82 +14157,82 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBD621C0-0870-4CFF-8B37-E0CFDA2F0430}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90711E11-FB2B-4091-9F24-FE3F044844BD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>16</Pages>
-  <Words>4917</Words>
-  <Characters>28029</Characters>
+  <Words>5042</Words>
+  <Characters>28743</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>233</Lines>
-  <Paragraphs>65</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>32881</CharactersWithSpaces>
+  <CharactersWithSpaces>33718</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Бабин Сергей Вячеславович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>